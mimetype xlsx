--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -89,51 +89,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Nechranice week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>