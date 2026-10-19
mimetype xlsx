--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -77,51 +77,51 @@
   <si>
     <t>Portorož Halloween regatta 2022</t>
   </si>
   <si>
     <t>Portorož</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Pohár SNP - náhradní termín Q7P</t>
   </si>
   <si>
     <t>Gabčíkovo (SVK)</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>