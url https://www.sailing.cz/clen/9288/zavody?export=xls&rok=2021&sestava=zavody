--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-13</t>
   </si>
   <si>
     <t>Pohár Kroměříž</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>