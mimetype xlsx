--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -122,51 +122,51 @@
   <si>
     <t>Thessaloniki, Greece</t>
   </si>
   <si>
     <t xml:space="preserve">Qch  </t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-05-18</t>
   </si>
   <si>
     <t>Dutch Youth Regatta</t>
   </si>
   <si>
     <t>IJsselmeer</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Nechranice week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-04-06</t>
   </si>
   <si>
     <t>41st Lake Garda Meeting Optimist</t>
   </si>