--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,102 +59,102 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-05</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-10-23</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-16</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 25.ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>MEZINÁRODNÍ MISTROVSTVÍ POLSKA - MMPSKO</t>
   </si>
   <si>
     <t>Dziwnow, Polsko</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>