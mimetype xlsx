--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -122,51 +122,51 @@
   <si>
     <t>Jachtařinka</t>
   </si>
   <si>
     <t>hruby rybnik</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-07-02</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>