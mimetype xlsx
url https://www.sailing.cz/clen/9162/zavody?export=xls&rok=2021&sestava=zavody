--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -116,51 +116,51 @@
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>