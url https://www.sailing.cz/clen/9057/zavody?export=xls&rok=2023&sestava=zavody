--- v0 (2026-06-10)
+++ v1 (2026-08-11)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>27. Česká námořní rallye - MČR OneDesign</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Bezdrevský Dutchman</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2023-09-08</t>
   </si>
   <si>
     <t>MČR Flying Dutchman</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>