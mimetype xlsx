--- v0 (2026-06-01)
+++ v1 (2026-07-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-24</t>
   </si>
   <si>
     <t>29er Eurocup 2020</t>
   </si>
   <si>
     <t>Riva del Garda, Itálie</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2020-10-10</t>
   </si>
   <si>
     <t>24. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Memeoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Jesenná regata</t>
   </si>
   <si>
     <t>Vodní dílo Gabčíkovo</t>
   </si>
   <si>
     <t>2020-08-28</t>
   </si>
   <si>
     <t>MMČR - Lipno regata</t>
   </si>