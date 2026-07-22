--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -86,51 +86,51 @@
   <si>
     <t>To je celá to je půl</t>
   </si>
   <si>
     <t>2017-05-13</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2017-05-17</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>2017-05-24</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
     <t>2017-06-10</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>