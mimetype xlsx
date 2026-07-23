--- v0 (2026-06-01)
+++ v1 (2026-07-23)
@@ -140,51 +140,51 @@
   <si>
     <t>2016-06-04</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2016-06-08</t>
   </si>
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2016-06-15</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-07-17</t>
   </si>
   <si>
     <t>Prigl rejs XV</t>
   </si>
   <si>
     <t>2016-08-25</t>
   </si>
   <si>
     <t>MČR - RS Feva</t>
   </si>
   <si>
     <t>2016-09-07</t>
   </si>
   <si>
     <t>Prigl rejs XXIII</t>
   </si>
   <si>
     <t>2016-09-10</t>
   </si>
   <si>
     <t>Moravia skiff regatta</t>
   </si>