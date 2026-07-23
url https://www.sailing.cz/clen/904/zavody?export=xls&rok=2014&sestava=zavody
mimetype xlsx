--- v0 (2026-06-01)
+++ v1 (2026-07-23)
@@ -86,51 +86,51 @@
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>2014-05-17</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2014-05-25</t>
   </si>
   <si>
     <t>Kiss my Rs I.</t>
   </si>
   <si>
     <t>2014-05-28</t>
   </si>
   <si>
     <t>Prígl Rejs VI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-05-31</t>
   </si>
   <si>
     <t>HOP Regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2014-06-18</t>
   </si>
   <si>
     <t>Prígl Rejs IX</t>
   </si>
   <si>
     <t>2014-06-21</t>
   </si>
   <si>
     <t>The Crown Cup</t>
   </si>
   <si>
     <t>2014-07-27</t>
   </si>