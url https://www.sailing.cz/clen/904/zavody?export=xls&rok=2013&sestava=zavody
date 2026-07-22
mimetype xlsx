--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -98,51 +98,51 @@
   <si>
     <t>2013-05-08</t>
   </si>
   <si>
     <t>Prigl Rejs - Feva</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>2013-05-11</t>
   </si>
   <si>
     <t>Jarní závod</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2013-05-15</t>
   </si>
   <si>
     <t>Prigl Rejs III</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-05-22</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
     <t>2013-06-01</t>
   </si>
   <si>
     <t>Kiss my RS III</t>
   </si>
   <si>
     <t>2013-06-05</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t>2013-06-12</t>
   </si>
   <si>
     <t>Prigl Rejs VII</t>
   </si>