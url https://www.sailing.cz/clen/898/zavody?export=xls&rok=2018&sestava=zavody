--- v0 (2026-06-01)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2018-10-06</t>
   </si>
   <si>
     <t>Lipenský kotrmelec</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>ORC European Championship 2018</t>
   </si>
   <si>
     <t>Limassol Cyprus</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-13</t>
   </si>
   <si>
     <t>66° ROLEX GIRAGLIA 2018</t>
   </si>
   <si>
     <t>St. Tropez - Giraglia - Genova</t>
   </si>
   <si>
     <t>2018-05-02</t>
   </si>
   <si>
     <t>Sail Racing PalmaVela 2018</t>
   </si>
   <si>
     <t>ORC1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>