--- v0 (2026-06-01)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2015-05-06</t>
   </si>
   <si>
     <t>Prigl Rejs V</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>
   <si>
     <t>2015-05-09</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t>2015-06-10</t>
   </si>