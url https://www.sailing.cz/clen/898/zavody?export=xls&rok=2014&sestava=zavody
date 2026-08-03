--- v0 (2026-06-01)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2014-05-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2014-05-21</t>
   </si>
   <si>
     <t>Prígl Rejs V</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-06-28</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2014-07-03</t>
   </si>
   <si>
     <t>MČR - Vítr a slunce</t>
   </si>
   <si>
     <t>2014-07-20</t>
   </si>
   <si>
     <t>Prígl Rejs XIII</t>
   </si>
   <si>
     <t>2014-07-26</t>
   </si>