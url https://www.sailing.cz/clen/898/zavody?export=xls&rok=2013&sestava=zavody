--- v0 (2026-06-01)
+++ v1 (2026-08-03)
@@ -83,51 +83,51 @@
   <si>
     <t>2013-05-04</t>
   </si>
   <si>
     <t>Kiss my RS I</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2013-05-11</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2013-05-15</t>
   </si>
   <si>
     <t>Prigl Rejs III</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-05-18</t>
   </si>
   <si>
     <t>Věstonická Venuše - okruh B</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2013-05-22</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
     <t>2013-05-25</t>
   </si>
   <si>
     <t>Hornický kahan</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>