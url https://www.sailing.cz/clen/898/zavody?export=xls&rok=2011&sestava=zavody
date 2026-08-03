--- v0 (2026-06-01)
+++ v1 (2026-08-03)
@@ -74,51 +74,51 @@
   <si>
     <t>2011-05-14</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2011-06-04</t>
   </si>
   <si>
     <t>Hop Regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2011-08-20</t>
   </si>
   <si>
     <t>Mem. Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-09-10</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2011-09-24</t>
   </si>
   <si>
     <t>Pohár ALT FB</t>
   </si>
   <si>
     <t>2011-10-01</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t>2011-10-15</t>
   </si>