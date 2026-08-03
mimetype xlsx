--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -107,51 +107,51 @@
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Přebor ČOS</t>
   </si>
   <si>
     <t>Orlík - Radava</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe - Roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Župní přebor</t>
   </si>
   <si>
     <t>2022-05-01</t>
   </si>
   <si>
     <t>Regata Neumann Institut</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>Pohár SOSIOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>