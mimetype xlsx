--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -110,51 +110,51 @@
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2019-08-12</t>
   </si>
   <si>
     <t>Kontrolní závod I</t>
   </si>
   <si>
     <t>2019-08-10</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>labe - roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-05-05</t>
   </si>
   <si>
     <t>Pohár  SOSIOS</t>
   </si>
   <si>
     <t>2019-05-04</t>
   </si>
   <si>
     <t>Regata  Neumann Institut</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>