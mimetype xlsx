--- v0 (2026-06-01)
+++ v1 (2026-10-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 25.ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>