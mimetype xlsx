--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-26</t>
   </si>
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>2020-09-20</t>
   </si>
   <si>
     <t>Nedělní Rejs XXIII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2020-08-30</t>
   </si>
   <si>
     <t>Nedění Rejs V</t>
   </si>
   <si>
     <t>2020-08-26</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XVII O punkevního pstruha</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Omniplast Cup</t>
   </si>