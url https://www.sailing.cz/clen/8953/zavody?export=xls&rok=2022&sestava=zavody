--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -92,51 +92,51 @@
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2022-09-07</t>
   </si>
   <si>
     <t>Pohár JMK III.</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>PUCHAR NYSY</t>
   </si>
   <si>
     <t>GŁĘBINÓW / AKWEN: JEZIORO NYSKIE</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>