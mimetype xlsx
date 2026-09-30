--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -119,51 +119,51 @@
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-05-18</t>
   </si>