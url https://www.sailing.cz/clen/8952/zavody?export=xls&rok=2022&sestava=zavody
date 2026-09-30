--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -104,51 +104,51 @@
   <si>
     <t>2022-09-16</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO</t>
   </si>
   <si>
     <t>Dziwnów, PL</t>
   </si>
   <si>
     <t>2022-09-07</t>
   </si>
   <si>
     <t>Pohár JMK III.</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-23</t>
   </si>
   <si>
     <t>Hungarian Open Optimist Championship 2022</t>
   </si>
   <si>
     <t>Balaton, Hungary</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Pohár SNP - náhradní termín Q7P</t>
   </si>
   <si>
     <t>Gabčíkovo (SVK)</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>2022 Optimist European Championship Demark</t>
   </si>