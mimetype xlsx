--- v0 (2026-06-01)
+++ v1 (2026-10-20)
@@ -110,51 +110,51 @@
   <si>
     <t>2023-07-29</t>
   </si>
   <si>
     <t>Zmrzlinový pohár</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>Bezdrevský marathon</t>
   </si>
   <si>
     <t>bezdrev</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>SKP 14+15</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Stříbrná plachetnice</t>
   </si>