--- v0 (2026-06-01)
+++ v1 (2026-10-20)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-07-05</t>
   </si>
   <si>
     <t>Modrá Stuha Hracholusek</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>