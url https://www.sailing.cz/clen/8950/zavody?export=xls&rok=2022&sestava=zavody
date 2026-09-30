--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>SKP 14 a 15</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Stříbrná Plachetnice</t>
   </si>