--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-07-05</t>
   </si>
   <si>
     <t>Modrá Stuha Hracholusek</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>