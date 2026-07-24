--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -68,51 +68,51 @@
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2021-09-16</t>
   </si>
   <si>
     <t>Mezinárodní Mistrovství Německa</t>
   </si>
   <si>
     <t>Prien am Chiemsee</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Pražský točák 15</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-20</t>
   </si>
   <si>
     <t>Mezinárodní Mistrovství Rakouska - Pohár EUROSAF</t>
   </si>
   <si>
     <t>Traunsee</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>2021-06-09</t>
   </si>
   <si>
     <t>Pražský točák 10</t>
   </si>
 </sst>
 </file>
 