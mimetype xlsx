--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-27</t>
   </si>
   <si>
     <t>Grand Prix 2.4mR</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2019-07-17</t>
   </si>
   <si>
     <t>Pražský točák 16</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-07-12</t>
   </si>
   <si>
     <t>Prague SailOpen</t>
   </si>
   <si>
     <t xml:space="preserve">Mr   </t>
   </si>
   <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>
   <si>
     <t>2019-06-19</t>
   </si>
   <si>
     <t>Pražský točák 12</t>
   </si>
   <si>
     <t>2019-05-29</t>
   </si>