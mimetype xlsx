--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -89,51 +89,51 @@
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 5</t>
   </si>
   <si>
     <t>2022-07-24</t>
   </si>
   <si>
     <t>Nedělní rejs III.</t>
   </si>
   <si>
     <t>2022-07-13</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 4</t>
   </si>
   <si>
     <t>2022-06-29</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 3</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-25</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy - Krajský přebor</t>
   </si>