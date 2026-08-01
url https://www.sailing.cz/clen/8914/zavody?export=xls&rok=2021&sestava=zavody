--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -110,51 +110,51 @@
   <si>
     <t>2021-08-28</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2021-08-02</t>
   </si>
   <si>
     <t>RS500 Words 2021</t>
   </si>
   <si>
     <t>Colico, Italy</t>
   </si>
   <si>
     <t>2021-07-21</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XII. &amp;quot;Funny&amp;quot;</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>
   <si>
     <t>Pohár RS Nechranice</t>
   </si>
   <si>
     <t>2021-05-26</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 V.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>