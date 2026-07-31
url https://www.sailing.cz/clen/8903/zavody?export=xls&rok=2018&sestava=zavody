--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Turyňský rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MMČR FINN</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-07-18</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2018-05-23</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
     <t>2018-05-16</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>