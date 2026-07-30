--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -95,51 +95,51 @@
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Pohár města Česká Skalice</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2022-05-11</t>
   </si>
   <si>
     <t>Pražský Točák VI.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>2022-04-27</t>
   </si>
   <si>
     <t>Pražský Točák IV.</t>
   </si>
   <si>
     <t>2022-04-09</t>
   </si>
   <si>
     <t>Pohár HAAS+SOHN</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-04-02</t>
   </si>