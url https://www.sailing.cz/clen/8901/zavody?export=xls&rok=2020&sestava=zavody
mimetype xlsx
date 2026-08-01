--- v0 (2026-05-31)
+++ v1 (2026-08-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-10</t>
   </si>
   <si>
     <t>Zonale Techno 293</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-27</t>
   </si>
   <si>
     <t>MMČR Bic, Rac - Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-07-20</t>
   </si>
   <si>
     <t>MČR FUN Course</t>
   </si>