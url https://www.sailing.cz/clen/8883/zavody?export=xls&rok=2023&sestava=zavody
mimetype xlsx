--- v0 (2026-06-21)
+++ v1 (2026-10-21)
@@ -161,51 +161,51 @@
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>2023-05-17</t>
   </si>
   <si>
     <t>Pohár JMK I.</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Cena Olešné</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>