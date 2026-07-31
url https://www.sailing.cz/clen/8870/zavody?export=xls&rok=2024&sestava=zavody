--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-13</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>Vítr z Vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">WIF  </t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>