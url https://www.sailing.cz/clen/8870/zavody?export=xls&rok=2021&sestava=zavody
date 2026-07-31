--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -77,51 +77,51 @@
   <si>
     <t>Jesenná regata</t>
   </si>
   <si>
     <t>Gabčíkovo, Slovensko</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XIX.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-18</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XVI.</t>
   </si>
   <si>
     <t>2021-08-11</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XV. Pohár JmK</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2021-07-09</t>
   </si>