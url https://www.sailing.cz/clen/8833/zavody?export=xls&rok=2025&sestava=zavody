--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>Pražský točák XII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-06-04</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
     <t>29er &amp;amp; 49er Eurocup, RS500 Nationals</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2025-04-26</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
 </sst>
 </file>
 