--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -101,51 +101,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-09</t>
   </si>
   <si>
     <t>RS Feva Open European Championship</t>
   </si>
   <si>
     <t>Balatonfüred - Balaton</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>MČR Cena Šumavy</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>Pražský točák IX</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>