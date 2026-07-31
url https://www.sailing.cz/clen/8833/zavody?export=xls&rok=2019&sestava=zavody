--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -62,51 +62,51 @@
   <si>
     <t>2019-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>Memoriál  A.Bürgermeistera</t>
   </si>
   <si>
     <t>2019-07-24</t>
   </si>
   <si>
     <t>Pražský točák 17</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>MČR RS Feva</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2019-05-18</t>
   </si>
   <si>
     <t>OYC Prague Regatta 2019</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2019-05-11</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>