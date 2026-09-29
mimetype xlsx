--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -161,51 +161,51 @@
   <si>
     <t>2024-06-29</t>
   </si>
   <si>
     <t>Bermuda cup</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2024-06-21</t>
   </si>
   <si>
     <t>MČR Vaurien - Šilhánkův memoriál</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>Jarní sokolská regata</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Pohár města Česká Skalice</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>