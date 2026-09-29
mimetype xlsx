--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -98,51 +98,51 @@
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Interpohár 2023</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Bermuda cup</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2023-06-23</t>
   </si>
   <si>
     <t>MČR Vaurien</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>