--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -113,51 +113,51 @@
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-07-02</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2022-06-24</t>
   </si>
   <si>
     <t>MMČR Vaurien 2022</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>