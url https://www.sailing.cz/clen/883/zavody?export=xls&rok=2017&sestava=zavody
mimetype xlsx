--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -80,51 +80,51 @@
   <si>
     <t>2017-05-06</t>
   </si>
   <si>
     <t>M.B. Keramika - Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2017-07-15</t>
   </si>
   <si>
     <t>Prázdninovej rejs</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2017-07-19</t>
   </si>
   <si>
     <t>Prigl rejs XV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-08-26</t>
   </si>
   <si>
     <t>Finn Trophy</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>
   <si>
     <t>Frymburský pohár</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t>2017-09-08</t>
   </si>
   <si>
     <t>MČR</t>
   </si>