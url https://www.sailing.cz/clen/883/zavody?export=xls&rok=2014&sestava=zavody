--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -110,51 +110,51 @@
   <si>
     <t>Červnový závod</t>
   </si>
   <si>
     <t>Chomoutov</t>
   </si>
   <si>
     <t>2014-07-12</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2014-07-20</t>
   </si>
   <si>
     <t>Prígl Rejs XIII</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
     <t>2014-08-24</t>
   </si>
   <si>
     <t>ROFI POKAL</t>
   </si>
   <si>
     <t>ATERSEE RAKOUSKO</t>
   </si>
   <si>
     <t>2014-08-28</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>