--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -65,51 +65,51 @@
   <si>
     <t>O pohár Karlovarského kraje</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Porcelán CUP</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>SKP 14+15</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Stříbrná plachetnice</t>
   </si>