--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-19</t>
   </si>
   <si>
     <t>9. Offshore Cup ČANY</t>
   </si>
   <si>
     <t>Německo - Balt</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Pražský točák 15</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>ICZ RODOP liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>ICZ RODOP liga II.</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>