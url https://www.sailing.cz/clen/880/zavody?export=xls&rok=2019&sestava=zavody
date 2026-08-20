--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-07-04</t>
   </si>
   <si>
     <t>MMČR CADET - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>Foiling Thursday</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy II.</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>Velká cena kajutových plachetnic</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>